--- v0 (2026-09-14)
+++ v1 (2026-10-27)
@@ -397,51 +397,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Povratak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>U nedjelju u večernjim satima</w:t>
+              <w:t>u nedjelju u večernjim satima</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
@@ -514,51 +514,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Opis: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Jesenski vikend u Dalmaciji počinje kod mjesta Pisak.Krećemo na stazu “Put života” između mora i planine, uz miris soli i borova, s pogledima na moćno Biokovo. Stižemo na današnji najviši vrh Šatarice (642 m) i pomalo se kružno spuštamo rutom Dovanj - Privorac - Galina vala. Zvukovi mora i pogledi na kraju staze stvaraju osjećaj mira i zaokružuju simboliku  imena staze "Put života". Duljina staze oko 7,5 km, vrijeme hoda 4-5 sati, visinska razlika 523 m.Po završetku ture odlazimo do hotela Brzet kod Omiša, sa plažom pod borovima. Slobodno popodne za razgledavanje Omiša i plažu. Večera u hotelu uključuje neograničeno vino i sokove.U nedjelju poslije doručka krećemo upoznavati Poljičku planinu (Perun) između rijeke Žrnovnice kod Splita i ušća Cetine kod Omiša u dužini od 17 km. Stoljećima je ovaj prostor uživao određenu autonomiju od Turaka i Mlečana pod imenom Poljička republika i Poljička kneževina.Posjetit ćemo selo Stare Duće, vrh Gradine 560 m, najviši vrh Zahod 594 m te na spustu prema Omišu Čeline 456 m i Babnjaču 335 m. Na putu ćemo vidjeti  crkvu sv. Ante i crkvu Gospe Snježne.Duljina staze oko 13 km, vrijeme hoda 5-6 sati, visinska razlika oko 850 m.Popodne krećemo za Rijeku, uz mogućnost kratkog  posjeta Splitu. </w:t>
+              <w:t>Jesenski vikend u Dalmaciji počinje kod mjesta Pisak.Krećemo na stazu “Put života” između mora i planine, uz miris soli i borova, s pogledima na moćno Biokovo. Stižemo na današnji najviši vrh Šatarice (642 m) i pomalo se kružno spuštamo rutom Dovanj - Privorac - Galina vala. Zvukovi mora i pogledi na kraju staze stvaraju osjećaj mira i zaokružuju simboliku  imena staze "Put života". Duljina staze oko 7,5 km, vrijeme hoda 4-5 sati, visinska razlika 523 m.Po završetku ture odlazimo do hotela Brzet kod Omiša, sa plažom pod borovima. Slobodno popodne za razgledavanje Omiša i plažu. Večera u hotelu uključuje neograničeno vino i sokove.U nedjelju poslije doručka krećemo upoznavati Poljičku planinu (Perun) između rijeke Žrnovnice kod Splita i ušća Cetine kod Omiša u dužini od 17 km. Stoljećima je ovaj prostor uživao određenu autonomiju od Turaka i Mlečana pod imenom Poljička republika i Poljička kneževina.Posjetit ćemo selo Stare Duće, vrh Gradine 560 m, najviši vrh Zahod 594 m te na spustu prema Omišu Čeline 456 m i Babnjaču 335 m. Na putu ćemo vidjeti  crkvu sv. Ante i crkvu Gospe Snježne.Duljina staze oko 13 km, vrijeme hoda 5-6 sati, visinska razlika oko 850 m.Popodne krećemo za Rijeku, uz mogućnost kratkog posjeta Splitu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Napomena:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
@@ -674,51 +674,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Vodič(i): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Sanja Buršić 095 913 9276, Igor Korlević</w:t>
+              <w:t>Sanja Buršić (+385 95 913 92 76), Igor Korlević</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">