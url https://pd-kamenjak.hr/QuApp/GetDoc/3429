--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -514,63 +514,89 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Opis: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Petak 16.10.2026.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Polazimo iz Rijeke odmah iza ponoći sa četvrtka na petak.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Upoznavanje Omiške Dinare započinjemo u petak ujutro usponom iz mjesta Pisak. Hodamo stazom “Put života” između mora i planine, uz miris soli i borova, s pogledima na moćno Biokovo. Stižemo na današnji najviši vrh Šatarice (642 m) i pomalo se kružno spuštamo rutom Dovanj - Privorac - Galina vala. Zvukovi mora i pogledi na kraju staze stvaraju osjećaj mira i zaokružuju simboliku  imena staze "Put života". 
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -644,90 +670,194 @@
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Grupa B ide planinarskom stazom iz Omiša. Duljina staze 1 km, vrijeme uspona oko 50 minuta, visinska razlika 290 m
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Subota 17.10.2026. nakon doručka krećemo iz omiške gradske luke na Kulu (863 m), jedan od najpoznatijih vrhova Omiške Dinare. Na putu su nam  planinarska kuća Luda kuća koju su izgradili članovi PD Imber Omiš i crkvica Sv. Vida.
+              <w:t> 
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Subota 17.10.2026.
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Nakon doručka krećemo iz omiške gradske luke na Kulu (863 m), jedan od najpoznatijih vrhova Omiške Dinare. Na putu su nam  planinarska kuća Luda kuća koju su izgradili članovi PD Imber Omiš i crkvica Sv. Vida.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Izlet završava u mjestu Lokva Rogoznica ispred crkve Uznesenja Blažene Djevice Marije.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Duljina staze je oko 11 km, vrijeme hoda 7-8 sati.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Nedjelja 18.10. - nakon doručka vrijeme je za rafting na Cetini. Avantura uz stručne vodiče i opremu te prijevoz od hotela do starta i natrag je 50 €. 
+              <w:t> 
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Nedjelja 18.10.2026. 
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Nakon doručka vrijeme je za rafting na Cetini. Avantura uz stručne vodiče i opremu te prijevoz od hotela do starta i natrag je 50 €. 
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Manje hrabri nedjelju mogu provesti u šetnji Omišem ili turističkom razgledavanju Splita. 
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -752,51 +882,51 @@
               <w:t>Napomena:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>U prijavi navedite ako ste za večeru 2x19 € po osobi. 
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Prilikom prijave potrebno je uplatiti minimalno 50 € za rezervaciju mjesta. U prijavi odaberite grupu za petak ( ferata, imate li vlastitu opremu ili pješačka staza),  te idete li na rafting.</w:t>
+              <w:t>Prilikom prijave potrebno je uplatiti minimalno 50 € za rezervaciju mjesta. U prijavi odaberite grupu za petak (ferata, imate li vlastitu opremu ili pješačka staza),  te idete li na rafting.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00A6752E">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
@@ -882,51 +1012,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Vodič(i): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Sanja Buršić 0959139176, Igor Korlević</w:t>
+              <w:t>Sanja Buršić (+385 95 913 91 76), Igor Korlević</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">