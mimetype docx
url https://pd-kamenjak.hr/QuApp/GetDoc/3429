--- v1 (2026-08-25)
+++ v2 (2026-09-21)
@@ -276,840 +276,432 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00257F7F" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="__DdeLink__47_273448963"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00F77C87" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_GoBack" w:colFirst="0" w:colLast="0"/>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Polazak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Jelačićev trg u 0,3 sati</w:t>
+              <w:t xml:space="preserve"> u  sati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts/>
+              </w:rPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Povratak: </w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>u ranim večernjim satima</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts/>
+              </w:rPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Prijevoz: </w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>autobus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts/>
+              </w:rPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Cijena: </w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>autobus 70 €, hotel 110 € (opcija s večerom dodatno 2x19 €), opcija ferata 15 €, rafting na Cetini 50 €, ulaznica na Forticu 5 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Opis: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...372 lines deleted...]
-              <w:t>Prilikom prijave potrebno je uplatiti minimalno 50 € za rezervaciju mjesta. U prijavi odaberite grupu za petak (ferata, imate li vlastitu opremu ili pješačka staza),  te idete li na rafting.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00A6752E">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Težina staze: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>srednje teška staza (prvi dan 5 + 2 sata hoda, drugi dan 7-8 sati hoda, treći dan rafting na Cetini)</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00A1480C">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts/>
+              </w:rPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Oprema: </w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>Osnovna planinarska oprema prilagođena vremenskim uvjetima. Potrebna je čvrsta, visoka planinarska obuća. Omiška Dinara je krševit i kamenit teren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts/>
+              </w:rPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Vodič(i): </w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>Sanja Buršić (+385 95 913 91 76), Igor Korlević</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts/>
+              </w:rPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Prijave i informacije: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>u tajništvu Društva do</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>15.08.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A6752E" w:rsidRDefault="00A6752E">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A6752E" w:rsidRDefault="00A6752E">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>