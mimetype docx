--- v0 (2026-07-06)
+++ v1 (2026-07-26)
@@ -674,51 +674,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Vodič(i): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Filip Žic (+385 92 232 87 37), Tomo Dubrović</w:t>
+              <w:t>Filip Žic (+385 92 232 87 37), Filip Kardum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">