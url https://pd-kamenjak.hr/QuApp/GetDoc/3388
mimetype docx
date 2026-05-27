--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -283,51 +283,51 @@
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00257F7F" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="__DdeLink__47_273448963"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Velika Višnjevica (1367 m n/v )</w:t>
+              <w:t>Velika Višnjevica (1367 m)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00F77C87" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
@@ -514,135 +514,181 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Opis: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Vožnja autocestom Rijeka – izlaz Ravna Gora, nastavak vožnje prema Lovačkoj kući - Za Jasen, tu započinje planinarska tura.</w:t>
+              <w:t>Vožnja autocestom Rijeka – izlaz Ravna Gora, nastavak vožnje prema Lovačkoj kući - Za Jasen, tu započinje planinarska tura.
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Okupljanje svih sudionika planinarskog izleta na parkiralištu "SPC Goranka ", centar Ravne Gore, ul. Ivana Gorana Kovačića 174.</w:t>
+              <w:t>Okupljanje svih sudionika planinarskog izleta na parkiralištu "SPC Goranka, centar Ravne Gore, ul. Ivana Gorana Kovačića 174.
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Planinarska ruta je zamišljena:</w:t>
+              <w:t> 
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Ishodišna točka - Lovačka kuća Za Jasen ( Priprema za planinarenje i polazak na stazu )- pl. Kuća Lokanda – vrh Velike Višnjevice - pl. Kuća Lokanda – Lovačka kuća Za Jasen.</w:t>
+              <w:t>Planinarska ruta je zamišljena:
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Velika Višnjevica (1367 m n/v )</w:t>
+              <w:t>Ishodišna točka - Lovačka kuća Za Jasen (Priprema za planinarenje i polazak na stazu) - pl. Kuća Lokanda – vrh Velike Višnjevice - pl. Kuća Lokanda – Lovačka kuća Za Jasen
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Planina Velika Višnjevica, nalazi se nadomak Mrkoplja i Ravne Gore u masivu Velike Kapele. Planina, uzvisina koja se uzdiže visoko iznad okolnog područja s malom površinom područja na vrhu, sa strmim obroncima.</w:t>
+              <w:t> 
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Na vrhu je metalna kutija u kojoj se nalazi upisna knjiga i žig .</w:t>
+              <w:t>Velika Višnjevica (1367 m)
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Vrh Velike Višnjevice je kontrolna točka planinarskih obilaznica : Putevima 138.br HV Goranski risovi i Ravnogorski planinarski put .</w:t>
+              <w:t>Planina Velika Višnjevica, nalazi se nadomak Mrkoplja i Ravne Gore u masivu Velike Kapele. Planina, uzvisina koja se uzdiže visoko iznad okolnog područja s malom površinom područja na vrhu, sa strmim obroncima.
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Na vrhu je metalna kutija u kojoj se nalazi upisna knjiga i žig.
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> 
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Vrh Velike Višnjevice je kontrolna točka planinarskih obilaznica: Putevima 138.br HV Goranski risovi i Ravnogorski planinarski put.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Napomena:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>