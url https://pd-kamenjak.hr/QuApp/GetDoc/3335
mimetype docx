--- v0 (2026-05-07)
+++ v1 (2026-06-17)
@@ -470,51 +470,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Cijena: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">200 € u Rijeci i 780 € u autobusu </w:t>
+              <w:t xml:space="preserve">250 € u Rijeci i 780 € u autobusu </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
@@ -713,51 +713,51 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Napomena:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Kod prijave obavezna uplata 200 €, preostalih 780 € u autobusu.
+              <w:t>Kod prijave obavezna uplata 250 €, preostalih 780 € u autobusu.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>U slučaju odustajanja iz bilo kojeg razloga uplaćeni iznos vraćamo samo ako je osigurana zamjena!  
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -935,51 +935,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Prijave i informacije: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>u tajništvu Društva do</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>19.05.2026.</w:t>
+              <w:t>23.06.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A6752E" w:rsidRDefault="00A6752E">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A6752E" w:rsidRDefault="00A6752E">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>