--- v0 (2026-08-01)
+++ v1 (2026-10-05)
@@ -283,51 +283,51 @@
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00257F7F" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="__DdeLink__47_273448963"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>NANOS</w:t>
+              <w:t>Nanos (SLO) 2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00F77C87" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
@@ -363,51 +363,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_GoBack" w:colFirst="0" w:colLast="0"/>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Polazak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Rijeka, parkiralište Delta u 6 sati</w:t>
+              <w:t>parkiralište Delta u 6 sati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -470,95 +470,95 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Cijena: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>15 € ( trošak za gorivo )</w:t>
+              <w:t>15 € gotovina na izletu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Opis: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Nanos, poznat i kao „Čuvar Vipavske doline“, prostrana je kraška visoravan u jugozapadnoj Sloveniji, smještena na prijelazu između Primorske i Notranjske. Geografski pripada području Dinarskog gorja i predstavlja jednu od njegovih najistaknutijih kraških uzvisina u Sloveniji.
+              <w:t>Nanos, poznat i kao "Čuvar Vipavske doline", prostrana je kraška visoravan u jugozapadnoj Sloveniji, smještena na prijelazu između Primorske i Notranjske. Geografski pripada području Dinarskog gorja i predstavlja jednu od njegovih najistaknutijih kraških uzvisina u Sloveniji.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nanos se nalazi na sjeveroistočnom rubu Vipavske doline, dok se na sjeveru nastavlja prema Trnovskom gozdu. Ova izrazita vapnenačka planina pruža se u smjeru sjeverozapad–jugoistok, duga je približno 12 kilometara, a široka oko 6 kilometara.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -631,51 +631,51 @@
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> 
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Nakon kraće okrijepe u mjestu Razdrto (574 m) krećemo na vrh Pleša (1262 m) kružnom stazom ukupne dužine cca 12 km i visinskog uspona od 700 m za što će nam trebati oko 6 sati hoda. 
+              <w:t>Nakon kraće okrijepe u mjestu Razdrto (574 m) krećemo na vrh Pleša (1262 m) kružnom stazom ukupne dužine oko 12 km i visinskog uspona od 700 m za što će nam trebati oko 6 sati hoda. 
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Veću pauzu radimo neposredno ispod vrha Pleša gdje se nalazi Vojkova koča na Nanosu koja osim terase s panoramskim pogledom nudi piće, topla jela i slastice. 
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -687,102 +687,102 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Napomena:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Prilikom prijave molim naznačite jeste li vozač i koliko mjesta imate na raspolaganju</w:t>
+              <w:t>Prilikom prijave molim naznačite jeste li vozač i koliko mjesta imate na raspolaganju.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00A6752E">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Težina staze: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>srednje teška staza (6 sati hoda)</w:t>
+              <w:t>srednje teška staza (oko 6 sati hoda)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00A1480C">
             <w:pPr>
@@ -817,51 +817,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Vodič(i): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Božo Barbarić ( +38598404918 )</w:t>
+              <w:t>Božo Barbarić (+385 98 404 918)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">