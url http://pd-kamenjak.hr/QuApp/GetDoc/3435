--- v0 (2026-07-21)
+++ v1 (2026-08-12)
@@ -470,51 +470,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Cijena: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>25 eur</w:t>
+              <w:t>25 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
@@ -734,91 +734,91 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00A1480C">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Oprema: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>osnovna planinarska oprema prilagođena vremenskim uvjetima (slojevita odjeća, vjetrovka te zaštita od moguće kiše),  voda i hrana iz ruksaka</w:t>
+              <w:t>Osnovna planinarska oprema prilagođena vremenskim uvjetima (slojevita odjeća, vjetrovka te zaštita od moguće kiše),  voda i hrana iz ruksaka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Vodič(i): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mirta Grandić ( 092 266 1712 ) </w:t>
+              <w:t xml:space="preserve">Mirta Grandić (+385 92 266 17 12) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">