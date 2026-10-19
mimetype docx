--- v1 (2026-08-12)
+++ v2 (2026-10-19)
@@ -363,51 +363,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_GoBack" w:colFirst="0" w:colLast="0"/>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Polazak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jelačićev trg u 7 sati</w:t>
+              <w:t>parkiralište Delta u 7 sati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -436,85 +436,85 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Prijevoz: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>autobus</w:t>
+              <w:t>osobna vozila</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Cijena: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>25 €</w:t>
+              <w:t>22 € na bazi 4 putnika u automobilu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
@@ -527,77 +527,77 @@
               <w:t xml:space="preserve">Opis: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Ovaj put u Žumberačkom gorju obilazimo još jedan vrh Hrvatske planinarske obilaznice, stoga pripremite svoje dnevnike! 🙂
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Nakon vožnje autobusom i usputne pauze za kavu, iskrcat ćemo se u mjestu Slavetić, odakle krećemo prema vrhu Zečak (795 m). Kako bismo turu učinili zanimljivijom i jednim dijelom kružnom, ubrzo ćemo napustiti markirani put i nemarkiranom stazom krenuti prema selu Stići. Ondje se priključujemo planinarskom putu br. 14 te nastavljamo kroz šumske predjele i preko pitomih travnatih brjegova do sela Višoševići, odakle nas još desetak minuta hoda dijeli od vrha.
+              <w:t>Nakon vožnje i usputne pauze za kavu, iskrcati ćemo se u mjestu Slavetić, odakle krećemo prema vrhu Zečak (795 m). Kako bismo turu učinili zanimljivijom i jednim dijelom kružnom, ubrzo ćemo napustiti markirani put i nemarkiranom stazom krenuti prema selu Stići. Ondje se priključujemo planinarskom putu br. 14 te nastavljamo kroz šumske predjele i preko pitomih travnatih brjegova do sela Višoševići, odakle nas još desetak minuta hoda dijeli od vrha.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Zečak je osamljena travnata visoravan u istočnom dijelu Žumberka i jedan od najljepših žumberačkih vidikovaca. Ujedno je kontrolna točka čak triju planinarskih obilaznica: Hrvatske planinarske obilaznice (HPO), Jaskanskog planinarskog puta i Samoborskog scoutskog puta.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Nakon marende na vrhu i uživanja u vidicima vraćamo se do sela Višoševići, a zatim drugim putem nastavljamo prema Tihočaju, gdje ćemo proći pokraj kapelice Svetog Križa. Kružni dio ture završava nekoliko kilometara prije Slavetića, nakon čega nas očekuje završni dio puta do mjesta polaska, gdje ćemo zaključiti naš planinarski dan i autobusom krenuti prema Rijeci.
+              <w:t>Nakon marende na vrhu i uživanja u vidicima vraćamo se do sela Višoševići, a zatim drugim putem nastavljamo prema Tihočaju, gdje ćemo proći pokraj kapelice Svetog Križa. Kružni dio ture završava nekoliko kilometara prije Slavetića, nakon čega nas očekuje završni dio puta do mjesta polaska, gdje ćemo zaključiti naš planinarski dan i  krenuti prema Rijeci.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Tehnički podaci ture:
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -645,50 +645,93 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Zahtjevnost: kondicijski srednje zahtjevna, tehnički nezahtjevna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Napomena:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Molimo javiti u prijavi tko može voziti autom.
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Novac dajete vozaču.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00A6752E">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>