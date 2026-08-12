--- v0 (2026-07-21)
+++ v1 (2026-08-12)
@@ -733,51 +733,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Vodič(i): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Žaklina Šupica (098 9856 510)</w:t>
+              <w:t>Žaklina Šupica (+385 98 985 65 10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">