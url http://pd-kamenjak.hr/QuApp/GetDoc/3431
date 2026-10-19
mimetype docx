--- v1 (2026-08-12)
+++ v2 (2026-10-19)
@@ -283,51 +283,51 @@
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00257F7F" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="__DdeLink__47_273448963"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Veliki i Mali Rajinac - premijerno</w:t>
+              <w:t>Veliki i Mali Rajinac - premijerno / Krasno i atrakcije</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00F77C87" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
@@ -579,126 +579,243 @@
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Duljina ture: 18 kmUkupna visinska razlika:    ↗ 800 m     ↘ 1000 m
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:t> 
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:t>Turistička grupa:
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:t>Čarolija Krasna kroz priču, povijest i okuse! Za sve koji žele doživjeti duh Velebita bez dugog hodanja i planinarskih uspona, osmislili smo kulturno-turistički program u srcu Velebita – mitskom mjestu Krasnu.
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Kuća Velebita: Naše putovanje započinjemo posjetom ovom vrhunskom, multimedijalnom posjetiteljskom centru. Kroz interaktivne postave zakoračit ćemo u podzemlje Velebita, upoznati njegove jame, šišmiše, biljni svijet i osjetiti snagu velebitske bure.
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Šumarski muzej: Nastavljamo šetnju kroz povijest u jedinstvenom interpretacijskom centru šumarstva, gdje ćemo saznati kako se stoljećima živjelo u suživotu s velebitskim šumama.
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Poučna staza Krasno: Laganom i opuštajućom šetnjom stižemo do poznatog Svetišta Majke Božje od Krasna, mjesta posebne energije, mira i prekrasnog pogleda.
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Gastro završnica: Nakon punjenja baterija u prirodi, okupljamo se u ugodnom ambijentu Hotela Jure na ručku, gdje ćemo uz domaće specijalitete i druženje zaokružiti ovaj savršeni velebitski dan i čekati planinarsku grupu.
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> 
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Napomena:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Sudionici trebaju biti spremni na višesatno hodanje i značajnu visinsku razliku, kako u usponu tako i u spuštanju.</w:t>
+              <w:t>Planinarska grupa - sudionici trebaju biti spremni na višesatno hodanje i značajnu visinsku razliku, kako u usponu tako i u spuštanju.
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Turistička grupa - cijena ulaznica je između 5 i 7 EUR za obje kuće pa pripremite sitno. Kupovina karata je na ulazu. Pri prijavi napomenite želite li ručati zbog rezervacije.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00A6752E">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Težina staze: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>teška staza (Oko 10 sati hoda)</w:t>
+              <w:t>teška staza (Oko 10 sati hoda, turistička grupa oko 3 sata hoda)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00A1480C">
             <w:pPr>