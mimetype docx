--- v0 (2026-07-08)
+++ v1 (2026-07-28)
@@ -514,111 +514,117 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Opis: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t> 
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Petak polazak u 5 sati s Trga bana Jelačića. Idemo na Frušku goru do kontrolne točke HPO, vrh Skandala (253 m). Slijedi posjeta Iloku i staroj vinariji. Nastavljamo za Vukovar - vodotoranj, muzej grada Vukovara i muzej Vučedolske kulture. Predvečer dolazimo u Karanac gdje ćemo se smjestiti u Vili Baranji. Tu imamo rezervirana dva noćenja sa doručkom.</w:t>
+              <w:t>Petak polazak u 5 sati s Trga bana Jelačića. Idemo na Frušku goru do kontrolne točke HPO, vrh Skandala (253 m). Slijedi posjeta Iloku i staroj vinariji. Nastavljamo za Vukovar - vodotoranj, muzej grada Vukovara i muzej Vučedolske kulture. Predvečer dolazimo u Karanac gdje ćemo se smjestiti u Vili Baranji. Tu imamo rezervirana dva noćenja sa doručkom.
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Subota poslije doručka odlazimo na Bansko brdo do kontrolne točke HPO, vrh Kamenjak (244 m). Slijedi posjeta Kopačkom ritu. Poslije podne slobodno vrijeme za odmor i čilanje u Karancu.</w:t>
+              <w:t>Subota poslije doručka odlazimo na Bansko brdo do kontrolne točke HPO, vrh Kamenjak (244 m). Slijedi posjeta Kopačkom ritu. Poslije podne slobodno vrijeme za odmor i čilanje u Karancu.
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Nedjelja nakon doručka odlazimo u Osijek gdje šetamo uz Dravu i razgledavamo kulturne znamenitosti Donjeg grada. Nastavljamo za Đakovo gdje ćemo posjetiti Đakovačku katedralu. U večernjim satima dolazimo u Rijeku.</w:t>
+              <w:t>Nedjelja nakon doručka odlazimo u Osijek gdje šetamo uz Dravu i razgledavamo kulturne znamenitosti Donjeg grada. Nastavljamo za Đakovo gdje ćemo posjetiti Đakovačku katedralu. U večernjim satima dolazimo u Rijeku.
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Cijena uključuje: prijevoz autobusom, dva noćenja s doručkom u Vili Baranja, ulaznice u Kopački rit, vukovarski vodotoranj, Muzej Vučedolske kulture, Muzej grada Vukovara.</w:t>
+              <w:t>Cijena uključuje: prijevoz autobusom, dva noćenja s doručkom u Vili Baranja, ulaznice u Kopački rit, vukovarski vodotoranj, Muzej Vučedolske kulture, Muzej grada Vukovara.
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Opcija: Iločki stari podrum 7 €, kod prijave treba odmah najaviti</w:t>
+              <w:t>Opcija: Iločki stari podrum 7 €, kod prijave treba odmah najaviti
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Tijekom dana prehrana iz ranca. Mogućnost večere u obližnjem restoranu Baranjska kuća u Karancu.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>