--- v0 (2026-06-12)
+++ v1 (2026-10-05)
@@ -514,153 +514,169 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Opis: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Kratki opis:</w:t>
+              <w:t>Kratki opis:
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Karavanke 3u1</w:t>
+              <w:t>Karavanke 3u1
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>A grupa: Vrtača (2181 m), 8-10 sati, 14 km, 1210 m visinske razlike B grupa: Srednji vrh nad Završnico (1796 m), 6-7 sati, 11 km, 900 m visinske razlike Izletnička grupa: Zeleniško sedlo i Dom na Zelenici (1535 m), 3 sata hoda, 6 km, 480 m visinske razlike</w:t>
+              <w:t>A grupa: Vrtača (2181 m), 8-10 sati, 14 km, 1210 m visinske razlike, tehnički djelomično zahtjevno B grupa: Srednji vrh nad Završnico (1796 m), 6-7 sati, 11 km, 900 m visinske razlike Izletnička grupa: Zeleniško sedlo i Dom na Zelenici (1535 m), 3 sata hoda, 6 km, 480 m visinske razlike
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Dulji opis:</w:t>
+              <w:t>Dulji opis:
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Svi zajedno krećemo s parkirališta kod graničnog prijelaza Ljubelj te se strmim, ali ugodnim šumskim putem uspinjemo prema Domu na Zelenici. Izletnička grupa ostaje kod doma, šeće okolnim livadama u sjeni Begunjščice i grebena Na Možeh i uživa u ugostiteljskoj ponudi doma.</w:t>
+              <w:t>Svi zajedno krećemo s parkirališta kod graničnog prijelaza Ljubelj te se strmim, ali ugodnim šumskim putem uspinjemo prema Domu na Zelenici. Izletnička grupa ostaje kod doma, šeće okolnim livadama u sjeni Begunjščice i grebena Na Možeh i uživa u ugostiteljskoj ponudi doma.
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>A i B grupe nastavljaju položenijim dijelom staze do račvanja na kojem se njihovi putovi razdvajaju: A grupa nastavlja strmim usponom prema Vrtači, dok B grupa skreće strmim spustom prema Srednjem vrhu.</w:t>
+              <w:t>A i B grupe nastavljaju položenijim dijelom staze do račvanja na kojem se njihovi putovi razdvajaju: A grupa nastavlja strmim usponom prema Vrtači, dok B grupa skreće strmim spustom prema Srednjem vrhu.
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>B grupa:</w:t>
+              <w:t>B grupa:
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Srednji vrh je niži vrh obrastao klekovinom smješten između Begunjščice, Vrtače i Stola. S njegova se vrha Vrtača vidi kao na dlanu, a vidici se pružaju dolinom potoka Završnica prema Bledu i Julijskim Alpama, preko Begunjščice sve do grebena Košute, Košutice i Kamniško-Savinjskih Alpi. Uživajući u panorami, grupa B može pratiti i uspon grupe A prema vrhu Vrtače.</w:t>
+              <w:t>Srednji vrh je niži vrh obrastao klekovinom smješten između Begunjščice, Vrtače i Stola. S njegova se vrha Vrtača vidi kao na dlanu, a vidici se pružaju dolinom potoka Završnica prema Bledu i Julijskim Alpama, preko Begunjščice sve do grebena Košute, Košutice i Kamniško-Savinjskih Alpi. Uživajući u panorami, grupa B može pratiti i uspon grupe A prema vrhu Vrtače.
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Nakon odmora slijedi spust do Doma pri izviru Završnice gdje će biti prilike za okrjepu i testiranje ugostiteljske ponude. Potom, uz izvor potoka Završnica, slijedi povratak laganim usponom do Zeleniškog sedla i Doma na Zelenici gdje se skupina ponovno spaja s izletničkom grupom i spušta do parkirališta i autobusa.</w:t>
+              <w:t>Nakon odmora slijedi spust do Doma pri izviru Završnice gdje će biti prilike za okrjepu i testiranje ugostiteljske ponude. Potom, uz izvor potoka Završnica, slijedi povratak laganim usponom do Zeleniškog sedla i Doma na Zelenici gdje se skupina ponovno spaja s izletničkom grupom i spušta do parkirališta i autobusa.
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Za to vrijeme A grupa je vrlo pažljivo strmom i izloženom alpskom stazom uz povremeno korištenje ruku došla do vrha Vrtače, odmorila se i nahranila i sebe i planinske kavke. Povratak može i ne mora voditi preko Srednjeg vrha, ovisno o raspoloženju grupe, ali svakako vodi preko Doma pri izviru Završnice i Doma na Zelenici. 😏</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>