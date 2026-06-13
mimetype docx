--- v0 (2026-05-24)
+++ v1 (2026-06-13)
@@ -514,51 +514,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Opis: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Pred nama je teška i naporna tura.Nakon okupljanja na Delti krećemo automobilima prema utvrdi Kluže sjeverno od gradića Bovec. Oko 8.00 h započinjemo s usponom prema vrhu Rombon (2208). Staza nas vodi kroz vojne tunele, ostatke vojnih utvrda i duboku šumu sve do vršnog grebena te na sam vrh s kojeg se pružaju vidici na zapadne Julijske Alpe. Spust istim putem.Savladavamo visinsku razliku od 1676 m na duljini od 14 km. Staza je strma i kondicijski vrlo zahtjevna, te pri vrhu izložena jakom srpanjskom suncu.Zbog zahtjevnosti ture broj sudionika je ograničen na 18.</w:t>
+              <w:t>Pred nama je teška i naporna tura.Nakon okupljanja na Delti krećemo automobilima prema utvrdi Kluže sjeverno od gradića Bovec. Oko 8.00 h započinjemo s usponom prema vrhu Rombon (2208 m). Staza nas vodi kroz vojne tunele, ostatke vojnih utvrda i duboku šumu sve do vršnog grebena te na sam vrh s kojeg se pružaju vidici na zapadne Julijske Alpe. Spust istim putem.Savladavamo visinsku razliku od 1676 m na duljini od 14 km. Staza je strma i kondicijski vrlo zahtjevna, te pri vrhu izložena jakom srpanjskom suncu.Zbog zahtjevnosti ture broj sudionika je ograničen na 18.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Napomena:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
@@ -595,51 +595,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Težina staze: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>teška staza (8 do 10 sati hoda )</w:t>
+              <w:t>teška staza (oko 8 - 10 sati hoda )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00A1480C">
             <w:pPr>
@@ -674,51 +674,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Vodič(i): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Filip Žic (092 232 8737), Marija Ivančić</w:t>
+              <w:t>Filip Žic (+385 92 232 87 37), Marija Ivančić</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">