--- v1 (2026-06-13)
+++ v2 (2026-10-05)
@@ -674,51 +674,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Vodič(i): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Filip Žic (+385 92 232 87 37), Marija Ivančić</w:t>
+              <w:t>Filip Žic (+385 92 232 87 37), Filip Kardum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">