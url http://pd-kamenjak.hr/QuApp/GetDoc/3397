--- v0 (2026-05-24)
+++ v1 (2026-06-13)
@@ -527,64 +527,64 @@
               <w:t xml:space="preserve">Opis: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Tolmin je slikoviti grad u Gornjoj dolini Soče, na ušću rijeka Soče i Tolminke. Najveće je naselje i upravno središte doline Soče. Svake godine domaćin je živahnog pulsa glazbenih, plesnih i sportskih festivala.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Tolminska korita su prirodni fenomen smješten u dolini rijeke Soče. Radi se o koritima rijeka Tolminke i Zadalščice koje se upravo ovdje spajaju u jedno. Riječ je o najnižem i, mnogi kažu, najljepšem ulazu u NP Triglav. Uski kanjon proteže se kroz stijene, a posjetitelje privlači predivnom kristalno plavom bojom vode koja je zaista očaravajuća. Kroz kanjon vodi staza dugačka oko 2 kilometra. Radi se o laganoj šetnji preko drvenih mostova, stepenica i šetnica tijekom koje ćete uživati u bajkovitim prizorima prekrasne prirode.
+              <w:t>Tolminska korita su prirodni fenomen smješten u dolini rijeke Soče. Radi se o koritima rijeka Tolminke i Zadalščice koje se upravo ovdje spajaju u jedno. Riječ je o najnižem i, mnogi kažu, najljepšem ulazu u NP Triglav. Uski kanjon proteže se kroz stijene, a posjetitelje privlači predivnom kristalno plavom bojom vode koja je zaista očaravajuća. Kroz kanjon vodi staza dugačka oko 2 kilometra. Radi se o laganoj šetnji preko drvenih mostova, stepenica i šetnica tijekom koje ćete uživati u bajkovitim prizorima prekrasne prirode.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Kobarid se smjestio na obali tirkizne Soče, između Julijskih Alpa i Krnskog masiva, svega nekoliko kilometara od talijanske granice. Iako je administrativno mali, općina broji nešto više od 4.000 stanovnika, njegova okolica obuhvaća nevjerojatnu raznolikost pejzaža: od strmih planinskih padina i zelenih dolina do riječnih kanjona i slapova.
+              <w:t>Kobarid  se smjestio na obali tirkizne Soče, između Julijskih Alpa i Krnskog masiva, svega nekoliko kilometara od talijanske granice. Iako je administrativno mali, općina broji nešto više od 4.000 stanovnika, njegova okolica obuhvaća nevjerojatnu raznolikost pejzaža: od strmih planinskih padina i zelenih dolina do riječnih kanjona i slapova.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Muzej sira Planika - u mljekari Planika u Kobaridu, Muzej Tolmina postavio je stalnu izložbu pod nazivom "S planine na Planiku", koja prikazuje baštinu planinskih pašnjaka u Gornjem Posočju, na kojima je osnovana mljekara Planika u Kobaridu. Izložbu prati dokumentarni film o tradicionalnoj preradi mlijeka u sir i skutu na tolminskim i kobaridskim planinskim pašnjacima, te o proizvodnji mliječnih proizvoda u mljekari Planika u Kobaridu.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -593,63 +593,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> 
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Poslije obilaska, po želji, slobodno vrijeme možemo provesti u obližnjim restoranima po kojima je Kobarid nadaleko poznat ili kupajući se na ušću Kozjaka u Soču.
-</w:t>
-[...11 lines deleted...]
-              <w:t> 
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> 
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -712,51 +699,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Težina staze: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>lagana staza (4 h hoda)</w:t>
+              <w:t>lagana staza (oko 4 h hoda)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00A1480C">
             <w:pPr>