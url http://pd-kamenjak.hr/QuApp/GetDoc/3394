--- v0 (2026-05-24)
+++ v1 (2026-06-13)
@@ -514,51 +514,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Opis: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Nacionalni park Paklenica poznati je dragulj Južnog Velebita kojeg karakteriziraju vertikalne stijene kanjona Velike i Male Paklenice, velebni vrhovi među kojima je Vaganski vrh ujedno i najviši vrh Velebita, a tek nekoliko metara niže Sveto brdo vrh je koji ćemo ovom prilikom posjetiti. Planirana staza vodi nas kroz oba kanjona pa ćete imati priliku uživati i u pogledu na Anića kuk, najvišu stijenu u Hrvatskoj i svjetski poznatu penjačku destinaciju.
+              <w:t>Nacionalni park Paklenica poznati je dragulj Južnog Velebita kojeg karakteriziraju vertikalne stijene kanjona Velike i Male Paklenice i velebni vrhovi među kojima je Vaganski vrh ujedno i najviši vrh Velebita, a tek nekoliko metara niže Sveto brdo vrh je koji ćemo ovom prilikom posjetiti. Put nas vodi kroz oba kanjona pa ćete imati priliku uživati i u pogledu na Anića kuk, najveću monolitnu stijenu u Hrvatskoj koja je i poznata penjačka atrakcija.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Prvi dan: U park ulazimo kroz Ulaz 2 koji vodi u kanjon Male Paklenice, uzak kanjon visokih vertikalnih stijena s tehnički zahtjevnom stazom na pojedinim mjestima osiguranom sajlama i klinovima. Izlaskom iz kanjona staza postaje zračnija, a ubrzo prelazi u uspon kroz šumsko područje koje vodi do cilja prvog dana izleta, planinarskog skloništa Ivine vodice (1250 m).
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>