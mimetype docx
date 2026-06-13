--- v0 (2026-05-24)
+++ v1 (2026-06-13)
@@ -363,51 +363,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_GoBack" w:colFirst="0" w:colLast="0"/>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Polazak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>parkiralište Delta u 6 sati</w:t>
+              <w:t>parkiralište Delta u 5 sati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -527,197 +527,197 @@
               <w:t xml:space="preserve">Opis: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Dleskovška planota ili Veža iznimno je slikovit i raznolik krški plato u zabačenom, istočnom dijelu Kamniško-Savinjskih Alpa. Cilj ovoga izleta njezina su dva najviša vrha – Veliki vrh (2110 m) i 4 metra viša Velika Zelenica.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>S idiličnog pašnjaka na kojemu pasu krave penjemo se kroz šumu ariša, a zatim klekovinu i otvorene krški predijele i livade. Nakon strmog i prilično izloženog završnog uspona, dolazimo i na vršni plato. S vrhova se kao na dlanu nižu Planjava, Ojstrica i Krofička na zapadu te Molička peč, Križevnik, Raduha, Olševa i Peca na sjerveroistoku, a vrtoglavih 1400 m pod nama prostire se duboka Robanova kot. Nakon zasluženog odmora, nastavljamo prema Moličkoj planini i kružno natrag na ishodište.
+              <w:t>S idiličnog pašnjaka na kojemu pasu krave penjemo se kroz šumu ariša, a zatim klekovinu i otvorene krške predijele i livade. Nakon strmog i prilično izloženog završnog uspona, dolazimo i na vršni plato. S vrhova se kao na dlanu nižu Planjava, Ojstrica i Krofička na zapadu te Molička peč, Križevnik, Raduha, Olševa i Peca na sjerveroistoku, a vrtoglavih 1400 m pod nama prostire se duboka Robanova kot. Nakon zasluženog odmora, nastavljamo prema Moličkoj planini i kružno natrag na ishodište.
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Postoji mogućnost produljenja ture usponima na neki od obližnjih vrhova (Dleskovec, Deska, Brunašnica ili Križevnik) s kojih se također pružaju divni vidici.</w:t>
+              <w:t>Postoji mogućnost produljenja ture usponima na neki od obližnjih vrhova (Dleskovec, Deska, Brunašnica ili Križevnik) s kojih se također pružaju divni vidici.
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:t>Duljina ture: 16 km Ukupna visinska razlika: 1.200 m</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Napomena:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Kod prijave napomenite idete li na izlet vlastitim autom kako bi organizirali prijevoz članovima bez auta.
-[...12 lines deleted...]
-              <w:t>Teška staza (7-8 sati hoda, 14-18 km), povećan oprez nužan je pri završnom, izloženom dijelu uspona.</w:t>
+              <w:t>Kod prijave napomenite idete li na izlet vlastitim autom kako bi organizirali prijevoz članovima bez auta.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00A6752E">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Težina staze: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>teška staza (7-8 sati)</w:t>
+              <w:t>teška staza (oko 8-10 sati hoda)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87" w:rsidP="00A1480C">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
             </w:pPr>
             <w:r w:rsidRPr="00FC305A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Oprema: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Standardna planinarska oprema prilagođena vremenskim uvjetima, hrana i dovoljno vode (na putu nema planinarskih domova ni drugih ugostiteljskih objekata), krema za sunčanje, šešir, važeća planinarska, osobna i zdravstvena iskaznica i EU zdravstvena iskaznica.</w:t>
+              <w:t>Standardna planinarska oprema prilagođena vremenskim uvjetima, hrana i dovoljno vode (na putu nema planinarskih domova ni drugih ugostiteljskih objekata), krema za sunčanje, šešir, važeća planinarska, osobna i zdravstvena iskaznica i EU zdravstvena iskaznica. Na putu se očekuje dosta zaostalih sniježnih nanosa i lokvi koje stvara njihovo topljenje - duboke gojzerice su obavezne!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6752E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="88" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6752E" w:rsidRPr="00FC305A" w:rsidRDefault="00F77C87">